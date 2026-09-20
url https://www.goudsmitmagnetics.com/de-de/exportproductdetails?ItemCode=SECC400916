--- v3 (2026-07-27)
+++ v4 (2026-09-20)
@@ -212,51 +212,51 @@
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F5F5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:fill="F4F5F5"/>
               </w:rPr>
               <w:t xml:space="preserve">Product name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F5F5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:fill="F4F5F5"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic bar for SECC-240                </w:t>
+              <w:t xml:space="preserve">Magnetic bar for SECC-40 series                </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Min. Fe-particle size that can be caught</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
@@ -427,51 +427,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Flux density on magnet tube in contact with product (±10%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">10000/8300 gauss                </w:t>
+              <w:t xml:space="preserve">9400 gauss                </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F5F5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:fill="F4F5F5"/>
               </w:rPr>
               <w:t xml:space="preserve">Diameter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F5F5"/>
             <w:vAlign w:val="center"/>