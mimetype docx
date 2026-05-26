--- v1 (2026-03-14)
+++ v2 (2026-05-26)
@@ -43,174 +43,174 @@
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="32"/>
               </w:rPr>
-              <w:t xml:space="preserve">EddyFines - Eddy current non-ferro scheider - 1500 mm</w:t>
+              <w:t xml:space="preserve">EddyFines - Wirowo-pradowy separator - 1500 mm</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artikelnummer: E0163809</w:t>
+              <w:t xml:space="preserve">Numer artykułu: E0163809</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:bidi w:val="false"/>
         <w:rPr>
           <w:lang w:val="nl"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kenmerken</w:t>
+        <w:t xml:space="preserve">Właściwości</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F5F5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:fill="F4F5F5"/>
               </w:rPr>
-              <w:t xml:space="preserve">Omschrijving</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">EddyFines - Eddy current non-ferro scheider - 1500 mm</w:t>
+              <w:t xml:space="preserve">Opis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F5F5"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:shd w:val="clear" w:fill="F4F5F5"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EddyFines - Wirowo-pradowy separator - 1500 mm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artikelnummer</w:t>
+              <w:t xml:space="preserve">Numer artykułu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">E0163809</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Product key</w:t>
+              <w:t xml:space="preserve">Klucz produktu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">REC-15-38HI-O-VB-FTS-PU-N-R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F5F5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>