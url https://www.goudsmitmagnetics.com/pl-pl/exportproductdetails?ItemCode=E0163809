--- v2 (2026-05-26)
+++ v3 (2026-08-25)
@@ -43,51 +43,51 @@
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="32"/>
               </w:rPr>
-              <w:t xml:space="preserve">EddyFines - Wirowo-pradowy separator - 1500 mm</w:t>
+              <w:t xml:space="preserve">EddyFines™ - Wirowo-pradowy separator - 1500 mm</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Numer artykułu: E0163809</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:bidi w:val="false"/>
         <w:rPr>
           <w:lang w:val="nl"/>
         </w:rPr>
@@ -119,51 +119,51 @@
             <w:shd w:val="clear" w:color="auto" w:fill="F4F5F5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:fill="F4F5F5"/>
               </w:rPr>
               <w:t xml:space="preserve">Opis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F5F5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:fill="F4F5F5"/>
               </w:rPr>
-              <w:t xml:space="preserve">EddyFines - Wirowo-pradowy separator - 1500 mm</w:t>
+              <w:t xml:space="preserve">EddyFines™ - Wirowo-pradowy separator - 1500 mm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Numer artykułu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -799,51 +799,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface treatment/finishing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">S6: Powder coated                </w:t>
+              <w:t xml:space="preserve">S6: Powder coated (C4)                </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F5F5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:fill="F4F5F5"/>
               </w:rPr>
               <w:t xml:space="preserve">Colour P1: frame + covering</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F5F5"/>
             <w:vAlign w:val="center"/>
@@ -861,113 +861,113 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Colour P2: side panels</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Red (Traffic red): RAL3020                </w:t>
+              <w:t xml:space="preserve">Blue (Ultramarine blue): RAL 5002                </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F5F5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:fill="F4F5F5"/>
               </w:rPr>
               <w:t xml:space="preserve">Colour P2: vibratory feeder</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F5F5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:fill="F4F5F5"/>
               </w:rPr>
-              <w:t xml:space="preserve">Red (Traffic red): RAL3020                </w:t>
+              <w:t xml:space="preserve">Blue (Ultramarine blue): RAL 5002                </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Colour P2: overband separator</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Red (Traffic red): RAL3020                </w:t>
+              <w:t xml:space="preserve">Blue (Ultramarine blue): RAL 5002                </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F5F5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:fill="F4F5F5"/>
               </w:rPr>
               <w:t xml:space="preserve">Max. operating temperature</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F5F5"/>
             <w:vAlign w:val="center"/>